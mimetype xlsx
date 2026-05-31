--- v0 (2026-01-09)
+++ v1 (2026-05-31)
@@ -1,76 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\CARRIERES-CNRACL\CARRIERES\RUPTURE CONVENTIONNELLE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8CEBECA-65AA-448A-811D-EFD997F0BF1C}" xr6:coauthVersionLast="44" xr6:coauthVersionMax="44" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B87107C6-F088-4848-AC9E-227C5042765D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3C3FE2CF-98FF-4F29-8C32-ED6791A36F62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3C3FE2CF-98FF-4F29-8C32-ED6791A36F62}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$L$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K46" i="1" l="1"/>
   <c r="J38" i="1"/>
   <c r="J36" i="1"/>
   <c r="J34" i="1"/>
   <c r="J32" i="1"/>
   <c r="J24" i="1"/>
   <c r="K49" i="1" l="1"/>
   <c r="K36" i="1"/>
   <c r="K32" i="1"/>
   <c r="K38" i="1"/>
   <c r="K34" i="1"/>
   <c r="J40" i="1"/>
   <c r="K42" i="1" l="1"/>
   <c r="J49" i="1" s="1"/>
 </calcChain>
 </file>
 
@@ -98,110 +103,110 @@
     <t>Montant de l'indemnité :</t>
   </si>
   <si>
     <t>1/4 de mois de rémunération brute jusqu'à 10 ans :</t>
   </si>
   <si>
     <t>2/5 de mois de rémunération brute à partir de 10 ans et jusqu'à 15 ans :</t>
   </si>
   <si>
     <t>1/2 de mois de rémunération brute à partir de 15 ans et jusqu'à 20 ans :</t>
   </si>
   <si>
     <t>3/5 de mois de rémunération brute à partir de 20 ans et jusqu'à 24 ans :</t>
   </si>
   <si>
     <t>Montant minimum de l'indemnité :</t>
   </si>
   <si>
     <t>Total maximum 24 ans :</t>
   </si>
   <si>
     <t>Montant minimum :</t>
   </si>
   <si>
     <t>Montant maximum de l'indemnité :</t>
-  </si>
-[...1 lines deleted...]
-    <t>Montant : rémunération brute mensuelle x 24 ans</t>
   </si>
   <si>
     <t>minimum</t>
   </si>
   <si>
     <t>maximum</t>
   </si>
   <si>
     <t xml:space="preserve">Le montant de l'indemnité à verser à l'agent peut se négocier entre : </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Simulateur : Calcul de l'indemnité de rupture conventionnelle
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>(les cases orangées sont à compléter)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Les informations générées par cet outil sont données uniquement à titre indicatif.</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Montant maximum de l’indemnité = somme équivalente à un douzième (1/12ème) de la rémunération brute annuelle perçue par l’agent par année d’ancienneté, dans la limite de 24 ans d’ancienneté (soit 2 ans pour 24 ans d’ancienneté). </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
@@ -220,50 +225,56 @@
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -478,172 +489,163 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="5" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -683,91 +685,91 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1657350" cy="855316"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -829,51 +831,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -971,679 +973,674 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C74ED2D8-0427-4F45-BB00-A6638FFDC804}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="11.42578125" style="2"/>
     <col min="10" max="10" width="16.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="17" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
-      <c r="D1" s="15" t="s">
-[...8 lines deleted...]
-      <c r="K1" s="17"/>
+      <c r="D1" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="34"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
-      <c r="D2" s="18"/>
-[...6 lines deleted...]
-      <c r="K2" s="20"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="37"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
-      <c r="D3" s="18"/>
-[...6 lines deleted...]
-      <c r="K3" s="20"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="37"/>
     </row>
     <row r="4" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="21"/>
-[...6 lines deleted...]
-      <c r="K4" s="23"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="40"/>
     </row>
     <row r="5" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="38"/>
-[...8 lines deleted...]
-      <c r="K6" s="39"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="25"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A7" s="40"/>
-[...9 lines deleted...]
-      <c r="K7" s="42"/>
+      <c r="A7" s="26"/>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="28"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A8" s="40"/>
-[...9 lines deleted...]
-      <c r="K8" s="42"/>
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="28"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="40"/>
-[...9 lines deleted...]
-      <c r="K9" s="42"/>
+      <c r="A9" s="26"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="28"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A10" s="40"/>
-[...9 lines deleted...]
-      <c r="K10" s="42"/>
+      <c r="A10" s="26"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="28"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A11" s="40"/>
-[...9 lines deleted...]
-      <c r="K11" s="42"/>
+      <c r="A11" s="26"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="28"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A12" s="40"/>
-[...9 lines deleted...]
-      <c r="K12" s="42"/>
+      <c r="A12" s="26"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="28"/>
     </row>
     <row r="13" spans="1:11" ht="3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="40"/>
-[...9 lines deleted...]
-      <c r="K13" s="42"/>
+      <c r="A13" s="26"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="28"/>
     </row>
     <row r="14" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="40"/>
-[...9 lines deleted...]
-      <c r="K14" s="42"/>
+      <c r="A14" s="26"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="28"/>
     </row>
     <row r="15" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="40"/>
-[...9 lines deleted...]
-      <c r="K15" s="42"/>
+      <c r="A15" s="26"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="28"/>
     </row>
     <row r="16" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="40"/>
-[...9 lines deleted...]
-      <c r="K16" s="42"/>
+      <c r="A16" s="26"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="28"/>
     </row>
     <row r="17" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="40"/>
-[...9 lines deleted...]
-      <c r="K17" s="42"/>
+      <c r="A17" s="26"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="28"/>
     </row>
     <row r="18" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="40"/>
-[...9 lines deleted...]
-      <c r="K18" s="42"/>
+      <c r="A18" s="26"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="28"/>
     </row>
     <row r="19" spans="1:11" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="40"/>
-[...9 lines deleted...]
-      <c r="K19" s="42"/>
+      <c r="A19" s="26"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="28"/>
     </row>
     <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="43"/>
-[...9 lines deleted...]
-      <c r="K20" s="45"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="31"/>
     </row>
     <row r="22" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="47"/>
-[...7 lines deleted...]
-      <c r="J22" s="49">
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="12">
         <v>24000</v>
       </c>
-      <c r="K22" s="6"/>
+      <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A23" s="5"/>
-[...9 lines deleted...]
-      <c r="K23" s="5"/>
+      <c r="A23" s="3"/>
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A24" s="24" t="s">
+      <c r="A24" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="25"/>
-[...7 lines deleted...]
-      <c r="J24" s="11">
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="8">
         <f>J22/12</f>
         <v>2000</v>
       </c>
-      <c r="K24" s="6"/>
+      <c r="K24" s="3"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A25" s="5"/>
-[...9 lines deleted...]
-      <c r="K25" s="5"/>
+      <c r="A25" s="3"/>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A26" s="24" t="s">
+      <c r="A26" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="25"/>
-[...10 lines deleted...]
-      <c r="K26" s="6"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="9">
+        <v>10</v>
+      </c>
+      <c r="K26" s="3"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A27" s="5"/>
-[...9 lines deleted...]
-      <c r="K27" s="5"/>
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A28" s="30" t="s">
+      <c r="A28" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="30"/>
-[...8 lines deleted...]
-      <c r="K28" s="30"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="22"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A29" s="5"/>
-[...9 lines deleted...]
-      <c r="K29" s="5"/>
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="28"/>
-[...8 lines deleted...]
-      <c r="K30" s="29"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="18"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A31" s="5"/>
-[...9 lines deleted...]
-      <c r="K31" s="5"/>
+      <c r="A31" s="3"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A32" s="24" t="s">
+      <c r="A32" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B32" s="25"/>
-[...7 lines deleted...]
-      <c r="J32" s="7">
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="4">
         <f>IF(J26&gt;10,10,J26)</f>
         <v>10</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K32" s="6">
         <f>(1/4*J24*J32)</f>
         <v>5000</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A34" s="24" t="s">
+      <c r="A34" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="25"/>
-[...7 lines deleted...]
-      <c r="J34" s="7">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="4">
         <f>IF(J26&lt;11,0,IF(J26&lt;16,J26-10,5))</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K34" s="9">
+        <v>0</v>
+      </c>
+      <c r="K34" s="6">
         <f>J24*2/5*J34</f>
-        <v>4000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A36" s="24" t="s">
+      <c r="A36" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="25"/>
-[...7 lines deleted...]
-      <c r="J36" s="7">
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="4">
         <f>IF(J26&lt;15,0,IF(J26&lt;21,J26-15,5))</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K36" s="9">
+        <v>0</v>
+      </c>
+      <c r="K36" s="6">
         <f>J24*1/2*J36</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A38" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="4">
+        <f>IF(J26&lt;20,0,IF(J26&lt;25,J26-20,4))</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="6">
+        <f>J24*3/5*J38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="F40" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="14"/>
+      <c r="H40" s="15"/>
+      <c r="J40" s="5">
+        <f>SUM(J32+J34+J36+J38)</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="F42" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="14"/>
+      <c r="H42" s="15"/>
+      <c r="K42" s="7">
+        <f>K32+K34+K36+K38</f>
         <v>5000</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-    </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A44" s="27" t="s">
+      <c r="A44" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="28"/>
-[...11 lines deleted...]
-      <c r="A46" s="34" t="s">
+      <c r="B44" s="17"/>
+      <c r="C44" s="17"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="17"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="18"/>
+    </row>
+    <row r="46" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="44"/>
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="44"/>
+      <c r="I46" s="44"/>
+      <c r="K46" s="7">
+        <f>IF(J26&lt;24,(1/12*J22*J26),(1/12*J22*24))</f>
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A47" s="44"/>
+      <c r="B47" s="44"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="44"/>
+      <c r="G47" s="44"/>
+      <c r="H47" s="44"/>
+      <c r="I47" s="44"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="J48" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B46" s="35"/>
-[...12 lines deleted...]
-      <c r="J48" s="8" t="s">
+      <c r="K48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K48" s="8" t="s">
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A49" s="16" t="s">
         <v>15</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="J49" s="13">
+      <c r="B49" s="17"/>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="10">
         <f>K42</f>
-        <v>18800</v>
-[...1 lines deleted...]
-      <c r="K49" s="14">
+        <v>5000</v>
+      </c>
+      <c r="K49" s="11">
         <f>K46</f>
-        <v>48000</v>
+        <v>20000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="F40:H40"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="A6:K20"/>
+    <mergeCell ref="D1:K4"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="A34:H34"/>
+    <mergeCell ref="A36:H36"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A30:K30"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A32:H32"/>
-    <mergeCell ref="A6:K20"/>
-[...3 lines deleted...]
-    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="A46:I47"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>